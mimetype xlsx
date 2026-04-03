--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf97f34272f540f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f00b02ae7814ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R987326a8204042b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5e23b0de624b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redffd31c8a324dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R987326a8204042b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R617405123a8546a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5e23b0de624b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,670</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,438</x:t>
-[...65 lines deleted...]
-          <x:t>1,228</x:t>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,274</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1,348</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,304</x:t>
-[...4 lines deleted...]
-          <x:t>1,086</x:t>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,274</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>1,170</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>