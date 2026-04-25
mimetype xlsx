--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f00b02ae7814ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfea8cee1c3454f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5e23b0de624b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8894b53abac643cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R617405123a8546a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5e23b0de624b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c0d6486db704a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8894b53abac643cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,274</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,230</x:t>
-[...141 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,528</x:t>
-[...441 lines deleted...]
-          <x:t>0,726</x:t>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>