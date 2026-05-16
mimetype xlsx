--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfea8cee1c3454f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4028c345afc2410a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8894b53abac643cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae7a9349520c4a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c0d6486db704a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8894b53abac643cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99d3ad08be7f40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae7a9349520c4a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>