--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9834667cf2fd4c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de6b67618f34dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef9f07e0cf14ff1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5e7cd29e724efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd86d6c8e1cca4c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef9f07e0cf14ff1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cdb85860551493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5e7cd29e724efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,528</x:t>
-[...252 lines deleted...]
-          <x:t>1,284</x:t>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>