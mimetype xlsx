--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de6b67618f34dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d11f05969154545" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5e7cd29e724efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ee598b5694140b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cdb85860551493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5e7cd29e724efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169d999c15674461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ee598b5694140b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,818</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>