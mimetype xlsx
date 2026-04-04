--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae55362c5d1d408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480b4074db7844fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6f3dc6a120f4ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e169496be864236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307f3859e06a4780" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6f3dc6a120f4ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb1bcb9f13cc4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e169496be864236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,718</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,638</x:t>
-[...43 lines deleted...]
-          <x:t>1,522</x:t>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,474</x:t>
-[...215 lines deleted...]
-          <x:t>1,408</x:t>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>