--- v4 (2026-04-04)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R480b4074db7844fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b44f20ec6f04c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e169496be864236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff6eb2ef0c3b4c29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb1bcb9f13cc4f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e169496be864236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056194f1e23e4da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff6eb2ef0c3b4c29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>18.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,564</x:t>
-[...306 lines deleted...]
-          <x:t>0,920</x:t>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>