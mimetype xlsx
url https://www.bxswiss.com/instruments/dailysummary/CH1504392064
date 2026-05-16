--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b44f20ec6f04c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re02263c1e15742d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff6eb2ef0c3b4c29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e943fcb34940b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R056194f1e23e4da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff6eb2ef0c3b4c29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95440de5c604e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e943fcb34940b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>