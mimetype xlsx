--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ad9376eef34fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11194efc493241bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R674f7478845a472d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9bae729cf0c4e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66c5de646814d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R674f7478845a472d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4b58a49e6a4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9bae729cf0c4e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>