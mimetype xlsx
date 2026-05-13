--- v4 (2026-04-03)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11194efc493241bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65fb8b881cf64b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9bae729cf0c4e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9b4e7502a4448a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4b58a49e6a4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9bae729cf0c4e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d7e7d7cadbd4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9b4e7502a4448a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>1,028</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>