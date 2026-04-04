--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1988bbddcc248d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8add91307e5d43e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52008d6a0a5419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c3a4db3d71d4bca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9112ec0190ea4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52008d6a0a5419f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac0f40b91ac64f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c3a4db3d71d4bca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>