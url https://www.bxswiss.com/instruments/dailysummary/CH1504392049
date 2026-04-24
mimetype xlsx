--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8add91307e5d43e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412079a263644902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c3a4db3d71d4bca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31455ce526d44466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac0f40b91ac64f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c3a4db3d71d4bca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954750cbecf64694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31455ce526d44466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>1,728</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,766</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>1,146</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>