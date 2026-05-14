--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R412079a263644902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17880dc3d93d4490" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31455ce526d44466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a3ccf8b7031422d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R954750cbecf64694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31455ce526d44466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134d8252f8034fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a3ccf8b7031422d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>