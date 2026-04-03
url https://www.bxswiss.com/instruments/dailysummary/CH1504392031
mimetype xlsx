--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra50194874feb4839" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be1f6af19b34f81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2589f0d8043d40e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34240991ae74184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd75ecda2634c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2589f0d8043d40e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e91148ccd24358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34240991ae74184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>