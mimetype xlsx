--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be1f6af19b34f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c07f0dd3e4a41ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34240991ae74184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ee6097837d494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e91148ccd24358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34240991ae74184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9954499753d64b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ee6097837d494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,944</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,704</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>2,018</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,818</x:t>
-[...377 lines deleted...]
-          <x:t>1,270</x:t>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>