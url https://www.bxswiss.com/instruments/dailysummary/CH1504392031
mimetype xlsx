--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c07f0dd3e4a41ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6912a9ad25443f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ee6097837d494b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R386339088b504c0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9954499753d64b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ee6097837d494b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re87c786441ac42c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R386339088b504c0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,862</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,242</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>