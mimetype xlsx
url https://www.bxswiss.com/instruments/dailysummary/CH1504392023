--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78d42056c0d24ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1957d2e0400495c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde705a942dc14888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdba9928d646d4697"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf3f53717ce4276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde705a942dc14888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a011342e2944db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdba9928d646d4697" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>