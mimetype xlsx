--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1957d2e0400495c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7bc959261364e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdba9928d646d4697"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f9cf08dc644a7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a011342e2944db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdba9928d646d4697" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f48e3232d54773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f9cf08dc644a7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>2,028</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...397 lines deleted...]
-          <x:t>1,404</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>