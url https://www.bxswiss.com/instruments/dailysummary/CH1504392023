--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7bc959261364e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe4eaec5db91454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f9cf08dc644a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9efe5245e25c467d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9f48e3232d54773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f9cf08dc644a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R250875f04969454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9efe5245e25c467d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>