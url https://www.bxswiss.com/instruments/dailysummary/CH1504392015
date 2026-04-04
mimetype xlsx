--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734d68ef404b4a2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3aa30f359744e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cdb61bf7d864141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe3b7e7c9c0946b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35bda8f4257c4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cdb61bf7d864141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0b90033a1d4ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe3b7e7c9c0946b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...392 lines deleted...]
-          <x:t>2,032</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,364</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>2,076</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>