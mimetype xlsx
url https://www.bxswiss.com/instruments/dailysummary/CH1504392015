--- v3 (2026-04-04)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3aa30f359744e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree1a391d861a4de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe3b7e7c9c0946b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c09ced9ad034fff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0b90033a1d4ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe3b7e7c9c0946b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec519dfadf8943aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c09ced9ad034fff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,544</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>