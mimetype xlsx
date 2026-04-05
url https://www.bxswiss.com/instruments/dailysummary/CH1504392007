--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a6b7fffd5947be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R596dfc89f85a4074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707da8c781f5439f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08b2fe0abc447b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0088a4bf97c4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707da8c781f5439f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd64f8705b227406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08b2fe0abc447b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>