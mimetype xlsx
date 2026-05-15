--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R596dfc89f85a4074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d2bd77e3b649f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08b2fe0abc447b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00fd723662774156"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd64f8705b227406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08b2fe0abc447b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85598adfb2c7470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00fd723662774156" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504392007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,692</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>