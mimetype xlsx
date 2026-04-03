--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247d9c5afc2c4f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd541dda94a4f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R423f188bbb8f4d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8968c364d91e402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5570a6cf485a4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R423f188bbb8f4d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d182fff4d34414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8968c364d91e402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>3,184</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,846</x:t>
-[...276 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>2,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,698</x:t>
-[...9 lines deleted...]
-          <x:t>2,454</x:t>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>