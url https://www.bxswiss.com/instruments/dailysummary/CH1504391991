--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd541dda94a4f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47bb9ea08684414b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8968c364d91e402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff83639220164607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d182fff4d34414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8968c364d91e402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423be5ea85b848f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff83639220164607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>2,342</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,308</x:t>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>1,846</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>