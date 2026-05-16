--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47bb9ea08684414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ab13bb21344dce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff83639220164607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b73407fefe4a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423be5ea85b848f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff83639220164607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25e7ceb716e473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b73407fefe4a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>