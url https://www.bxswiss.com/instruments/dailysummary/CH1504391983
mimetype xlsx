--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2436d6586b7846c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R335d397d56ad4a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R613940206c56430a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e2c930fcdcd4c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra16d015b15ab42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R613940206c56430a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31248008c404b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e2c930fcdcd4c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>3,034</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,770</x:t>
+          <x:t>3,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,944</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,998</x:t>
-[...134 lines deleted...]
-          <x:t>2,846</x:t>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,800</x:t>
-[...107 lines deleted...]
-          <x:t>2,628</x:t>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>