--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R335d397d56ad4a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3466c667c8485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e2c930fcdcd4c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red624db773934ad2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31248008c404b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e2c930fcdcd4c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb093625d4c1747f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red624db773934ad2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,576</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>17.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,872</x:t>
-[...333 lines deleted...]
-          <x:t>2,006</x:t>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>