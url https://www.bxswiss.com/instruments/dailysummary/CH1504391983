--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3466c667c8485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cc5f8ab8f44765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red624db773934ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdffcbe67c5a48c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb093625d4c1747f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red624db773934ad2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc63f29490443b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdffcbe67c5a48c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>