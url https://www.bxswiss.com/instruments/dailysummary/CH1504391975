--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R358e1b678534402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a14a60cf89462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0950a6c92874aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6ff148a5cbe48ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c48cec656524dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0950a6c92874aff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb394b521e964887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6ff148a5cbe48ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>