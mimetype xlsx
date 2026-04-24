--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a14a60cf89462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f24eda9d9df428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6ff148a5cbe48ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66abefea0ec24492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb394b521e964887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6ff148a5cbe48ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8d901cb6dc34384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66abefea0ec24492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>2,682</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,650</x:t>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...478 lines deleted...]
-          <x:t>2,176</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>