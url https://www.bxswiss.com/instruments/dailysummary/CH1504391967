--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a04badf2214af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R616cdb9f8ed8445a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaa5efb1260c492c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e7f85eaa1de4031"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6818930879734b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaa5efb1260c492c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b7f7e3f36749ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e7f85eaa1de4031" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>