--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R616cdb9f8ed8445a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56706af61ad4d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e7f85eaa1de4031"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb32088b3cbf14122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b7f7e3f36749ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e7f85eaa1de4031" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c2eb27050504c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb32088b3cbf14122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>3,180</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,058</x:t>
-[...350 lines deleted...]
-          <x:t>2,350</x:t>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>