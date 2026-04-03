--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9460eb1273144bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405fbeceb9134128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f63a7c64564091"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aac933d3a4d4448"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d3361fc09d34a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f63a7c64564091" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b552500dd9f4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aac933d3a4d4448" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>