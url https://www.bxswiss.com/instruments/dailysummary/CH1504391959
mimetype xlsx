--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R405fbeceb9134128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d621236173547fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aac933d3a4d4448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5878047113824afb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b552500dd9f4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aac933d3a4d4448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53d435ddf01a4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5878047113824afb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>