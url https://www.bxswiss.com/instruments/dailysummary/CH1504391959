--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d621236173547fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d003b46b74c47b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5878047113824afb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbe19036b5b847aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53d435ddf01a4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5878047113824afb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c2e78964b234358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbe19036b5b847aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>