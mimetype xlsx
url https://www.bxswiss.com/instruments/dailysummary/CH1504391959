--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d003b46b74c47b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ae7ffd1a934adf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbe19036b5b847aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac5d7166439c47c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c2e78964b234358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbe19036b5b847aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48cdd4c2e9d1427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac5d7166439c47c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>