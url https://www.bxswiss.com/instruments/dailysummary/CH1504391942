--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R705655bedfcf44ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a74e0006b14c7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff603ffb4d024d2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6039b7b7b94eca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43f2dc0e4a7e44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff603ffb4d024d2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0214de40b55843fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6039b7b7b94eca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,756</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,998</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,972</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,208</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>2,586</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>