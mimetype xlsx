--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4a74e0006b14c7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd05277498ea3478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6039b7b7b94eca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffca284ef1054353"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0214de40b55843fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6039b7b7b94eca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb34415d5ed234bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffca284ef1054353" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>