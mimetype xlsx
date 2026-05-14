--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd05277498ea3478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a0c006aa1624f99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffca284ef1054353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re932b21dd33949ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb34415d5ed234bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffca284ef1054353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc5cdb87aceb4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re932b21dd33949ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>1,900</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,770</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,256</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>