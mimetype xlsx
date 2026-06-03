--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a0c006aa1624f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf958b75da55146b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re932b21dd33949ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b1f40a261d4fc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc5cdb87aceb4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re932b21dd33949ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R850e50f92c6e45f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b1f40a261d4fc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>