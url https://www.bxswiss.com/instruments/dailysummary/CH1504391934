--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01f5099d70f4083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b553494af942bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87075f39e3ce4215"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4424f27366f4f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a3e09b959c640ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87075f39e3ce4215" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb26aba46b82480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4424f27366f4f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...392 lines deleted...]
-          <x:t>1,754</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,838</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,334</x:t>
-[...26 lines deleted...]
-          <x:t>2,026</x:t>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,644</x:t>
-[...173 lines deleted...]
-          <x:t>2,206</x:t>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,884</x:t>
-[...4 lines deleted...]
-          <x:t>2,212</x:t>
+          <x:t>2,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>