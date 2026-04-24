--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b553494af942bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0609203e2208472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4424f27366f4f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re99ca1871b194d47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb26aba46b82480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4424f27366f4f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a28dbb0c5ce45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re99ca1871b194d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>2,206</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,884</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>