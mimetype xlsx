--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0609203e2208472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80e89c9961a4053" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re99ca1871b194d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc18b3c86d17a4a5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a28dbb0c5ce45d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re99ca1871b194d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b182dc64d745cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc18b3c86d17a4a5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>