--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80e89c9961a4053" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d7def64f604293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc18b3c86d17a4a5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf53025514efa4000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4b182dc64d745cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc18b3c86d17a4a5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b5cd468f2a94c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf53025514efa4000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>