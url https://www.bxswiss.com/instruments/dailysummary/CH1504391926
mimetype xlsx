--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ff5aae55814d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4148cba1b84670" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f48cccef3494653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79ede302ac2b4fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8af1a3dd885840e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f48cccef3494653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f365cb6bff427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79ede302ac2b4fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,594</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,480</x:t>
-[...11 lines deleted...]
-          <x:t>1,748</x:t>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,488</x:t>
-[...43 lines deleted...]
-          <x:t>1,696</x:t>
+          <x:t>1,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,724</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>