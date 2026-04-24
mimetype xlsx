--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4148cba1b84670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f93c1d5ba2a4f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79ede302ac2b4fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R713f24b4854a40bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f365cb6bff427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79ede302ac2b4fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R844b4191c2ef4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R713f24b4854a40bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>