--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f93c1d5ba2a4f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327eeb911b7548b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R713f24b4854a40bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f63d25ad0a4464b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R844b4191c2ef4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R713f24b4854a40bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ebb7acd39e4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f63d25ad0a4464b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>