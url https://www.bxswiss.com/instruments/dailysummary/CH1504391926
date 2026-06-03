--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327eeb911b7548b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd026f5cfb3cc4e24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f63d25ad0a4464b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd06d7244f02c42cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9ebb7acd39e4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f63d25ad0a4464b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf0eb945f3b1497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd06d7244f02c42cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>