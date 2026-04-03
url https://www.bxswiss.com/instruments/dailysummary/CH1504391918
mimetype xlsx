--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db24d2c7b024183" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5602c17b1a4d4f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2451327779f74b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d927782c2b440b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27fd9c99e80446b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2451327779f74b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59cdaf3e74c84aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d927782c2b440b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>1,090</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,060</x:t>
-[...38 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,524</x:t>
-[...252 lines deleted...]
-          <x:t>1,614</x:t>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>