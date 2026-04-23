--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5602c17b1a4d4f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15abe5763c164b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d927782c2b440b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a5f36c93794214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59cdaf3e74c84aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d927782c2b440b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bbd6446c5e647f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a5f36c93794214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,542</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>1,486</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...181 lines deleted...]
-          <x:t>1,592</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>