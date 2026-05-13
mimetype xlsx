--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15abe5763c164b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e44992adf34f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a5f36c93794214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04690bf46534d99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bbd6446c5e647f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a5f36c93794214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c8236b362b4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04690bf46534d99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>