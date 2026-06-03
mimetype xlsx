--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e44992adf34f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64582a8aa01b4a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04690bf46534d99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cf3eb58bca4470e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4c8236b362b4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04690bf46534d99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4371ef714e1b48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cf3eb58bca4470e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>