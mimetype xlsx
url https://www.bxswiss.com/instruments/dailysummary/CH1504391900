--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea74e6849a234c72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304237bd30f44914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8097027140d4473f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f5b0c53bd3a49e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R628cbdc949714fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8097027140d4473f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c49e4eb273b433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f5b0c53bd3a49e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>1,002</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,992</x:t>
-[...48 lines deleted...]
-          <x:t>1,476</x:t>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,290</x:t>
-[...11 lines deleted...]
-          <x:t>1,232</x:t>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,976</x:t>
-[...75 lines deleted...]
-          <x:t>1,586</x:t>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,270</x:t>
-[...92 lines deleted...]
-          <x:t>1,378</x:t>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,154</x:t>
-[...4 lines deleted...]
-          <x:t>1,378</x:t>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>