--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R304237bd30f44914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8aff001b16b48dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f5b0c53bd3a49e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red114b59a96d41cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c49e4eb273b433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f5b0c53bd3a49e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126759ec4a33478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red114b59a96d41cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,318</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>