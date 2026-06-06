--- v5 (2026-05-15)
+++ v6 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8aff001b16b48dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45fc3f3661004340" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red114b59a96d41cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R612359a5c54e4841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R126759ec4a33478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red114b59a96d41cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c3205633a1d4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R612359a5c54e4841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>