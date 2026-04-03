--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ecb91d3a5941f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34ea5ab2f43a46e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9168e52fd4c48af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87cb696ead494765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R662313e5760f4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9168e52fd4c48af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd77d6fd54aa14b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87cb696ead494765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,974</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,902</x:t>
-[...38 lines deleted...]
-          <x:t>1,036</x:t>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,030</x:t>
-[...107 lines deleted...]
-          <x:t>1,076</x:t>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,090</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>1,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>