--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34ea5ab2f43a46e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7069770d38ea43b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87cb696ead494765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba28d8b345d419b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd77d6fd54aa14b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87cb696ead494765" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26f8da2008a94ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba28d8b345d419b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>1,076</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>1,044</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,194</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>1,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>