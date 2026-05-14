--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7069770d38ea43b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a4c8d06437c43f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba28d8b345d419b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9306664a30da4b94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26f8da2008a94ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba28d8b345d419b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd468a612ec804200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9306664a30da4b94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>