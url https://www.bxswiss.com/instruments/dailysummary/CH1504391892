--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a4c8d06437c43f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba752cdb23741b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9306664a30da4b94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a78457ecb4c4913"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd468a612ec804200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9306664a30da4b94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd9c39d26cb4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a78457ecb4c4913" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>