--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90620792577d41e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27da0cc9f4248db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8ac9fac1a084eca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2916ff6ffac04e8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a1cd3f7cbd4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8ac9fac1a084eca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2943ca3e4a5c41e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2916ff6ffac04e8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,767</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,684</x:t>
-[...97 lines deleted...]
-          <x:t>1,086</x:t>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,944</x:t>
-[...11 lines deleted...]
-          <x:t>0,894</x:t>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,706</x:t>
-[...65 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,186</x:t>
-[...117 lines deleted...]
-          <x:t>1,004</x:t>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>