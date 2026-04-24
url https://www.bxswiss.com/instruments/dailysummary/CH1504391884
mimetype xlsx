--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27da0cc9f4248db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3261e3eb67e943ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2916ff6ffac04e8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ebd9fbd4454ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2943ca3e4a5c41e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2916ff6ffac04e8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R381604f4da2547fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ebd9fbd4454ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,894</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,706</x:t>
-[...65 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,186</x:t>
-[...70 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,956</x:t>
-[...414 lines deleted...]
-          <x:t>0,900</x:t>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>