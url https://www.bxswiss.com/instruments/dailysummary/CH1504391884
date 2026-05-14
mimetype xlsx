--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3261e3eb67e943ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae444669c7a4936" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ebd9fbd4454ff0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8041839660304466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R381604f4da2547fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ebd9fbd4454ff0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d194304d86a4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8041839660304466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>