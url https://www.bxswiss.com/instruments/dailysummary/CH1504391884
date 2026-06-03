--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae444669c7a4936" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf05f4de3874a4c3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8041839660304466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f62107bc2e1441b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d194304d86a4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8041839660304466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9354502f194645dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f62107bc2e1441b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>