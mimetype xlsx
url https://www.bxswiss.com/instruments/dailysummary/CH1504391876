--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R108e73b63c5f4851" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a9e735ce874fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d30b169e834922"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R601d0d4f491f44c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73772ddcd33541ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d30b169e834922" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6b39f7fb104c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R601d0d4f491f44c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,700</x:t>
-[...21 lines deleted...]
-          <x:t>0,606</x:t>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,600</x:t>
-[...26 lines deleted...]
-          <x:t>0,660</x:t>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,658</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,618</x:t>
-[...85 lines deleted...]
-          <x:t>0,856</x:t>
+          <x:t>0,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>