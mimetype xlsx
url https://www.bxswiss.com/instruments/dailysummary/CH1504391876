--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a9e735ce874fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f72b1e32ad4c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R601d0d4f491f44c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21beb37692a7417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b6b39f7fb104c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R601d0d4f491f44c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7c14f48c60424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21beb37692a7417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,744</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>