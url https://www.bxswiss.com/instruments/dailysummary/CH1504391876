--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f72b1e32ad4c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9276f6aaf7f54979" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21beb37692a7417c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc067bbace6e6462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7c14f48c60424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21beb37692a7417c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R696996a8b815416c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc067bbace6e6462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>