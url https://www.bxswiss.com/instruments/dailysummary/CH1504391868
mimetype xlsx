--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R548c186c5d144a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref09e3a27b2f4e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ec82c7418fc4025"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaee22974bb145de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fa8ee78bd8048be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ec82c7418fc4025" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bb7ac669542431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaee22974bb145de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,478</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,464</x:t>
-[...43 lines deleted...]
-          <x:t>0,662</x:t>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,560</x:t>
-[...227 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,748</x:t>
-[...9 lines deleted...]
-          <x:t>0,730</x:t>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>