--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref09e3a27b2f4e25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1994955cb1f4d49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaee22974bb145de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d6bb8c4ad748d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bb7ac669542431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaee22974bb145de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reee876550e934ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d6bb8c4ad748d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,662</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,560</x:t>
-[...227 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,748</x:t>
-[...75 lines deleted...]
-          <x:t>0,472</x:t>
+          <x:t>0,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,462</x:t>
-[...38 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,626</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>0,616</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>