--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1994955cb1f4d49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d1cd3f00aa94887" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d6bb8c4ad748d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14bd236b399d4bbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reee876550e934ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d6bb8c4ad748d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda248ea08f3441fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14bd236b399d4bbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>