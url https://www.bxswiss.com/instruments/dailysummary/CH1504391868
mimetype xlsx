--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d1cd3f00aa94887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39a644bc972491e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14bd236b399d4bbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87499156475743e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda248ea08f3441fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14bd236b399d4bbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fd15bbb104d4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87499156475743e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>