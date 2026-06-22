--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39a644bc972491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b36bface3a94f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87499156475743e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R924849336c8949dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fd15bbb104d4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87499156475743e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R215c67bd54fb41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R924849336c8949dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,022</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,021</x:t>
-[...97 lines deleted...]
-          <x:t>0,014</x:t>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,012</x:t>
-[...33 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,009</x:t>
-[...21 lines deleted...]
-          <x:t>0,009</x:t>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>