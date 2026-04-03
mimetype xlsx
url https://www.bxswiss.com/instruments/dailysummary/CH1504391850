--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf609f4bd9aa849d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ece9aed2004ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb61b9a593b614d64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09356c76eae84f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871365e2b86e4843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb61b9a593b614d64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re094f1cd52a74f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09356c76eae84f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,392</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,564</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,512</x:t>
-[...124 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,508</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>0,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>