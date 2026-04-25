--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16ece9aed2004ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083c3033cb524737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09356c76eae84f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06b7b2ef4c543d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re094f1cd52a74f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09356c76eae84f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1632e4c2087d4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06b7b2ef4c543d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,512</x:t>
-[...124 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,508</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>17.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,514</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>0,508</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>