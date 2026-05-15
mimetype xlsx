--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083c3033cb524737" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d2903d3b8e4901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc06b7b2ef4c543d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c01223257d42d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1632e4c2087d4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc06b7b2ef4c543d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11826b806be94e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c01223257d42d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>