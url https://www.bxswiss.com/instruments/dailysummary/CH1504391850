--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d2903d3b8e4901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5f94b8411f4b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c01223257d42d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1623953311d04e0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11826b806be94e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c01223257d42d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3827a4ecc034b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1623953311d04e0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>