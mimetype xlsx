--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e22271dbba406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d3ef3894944a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R037493f4786442da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6251b28d1ff4d8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff76defc432f485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R037493f4786442da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5186101d34bd498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6251b28d1ff4d8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,344</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,430</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,380</x:t>
-[...11 lines deleted...]
-          <x:t>0,368</x:t>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,364</x:t>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,396</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,420</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>0,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>