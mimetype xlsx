--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d3ef3894944a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d14de9664d846b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6251b28d1ff4d8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2214d14db81a4116"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5186101d34bd498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6251b28d1ff4d8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c883c02b2fe4cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2214d14db81a4116" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,490</x:t>
-[...43 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,480</x:t>
-[...16 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,388</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,658</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,508</x:t>
-[...70 lines deleted...]
-          <x:t>0,508</x:t>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,420</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>18.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,418</x:t>
-[...306 lines deleted...]
-          <x:t>0,420</x:t>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>