--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d14de9664d846b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5613b07dddf04082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2214d14db81a4116"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf422c45903cd4d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c883c02b2fe4cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2214d14db81a4116" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4df58cfe73a14640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf422c45903cd4d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>