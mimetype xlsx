--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5613b07dddf04082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7c11dc47194fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf422c45903cd4d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51dbc3c36e8241f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4df58cfe73a14640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf422c45903cd4d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f84d8b54b4f48bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51dbc3c36e8241f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>