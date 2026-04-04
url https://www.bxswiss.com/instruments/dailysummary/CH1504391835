--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc11a1e6d949d4c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac2624a4073d4e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red0bd3ee401345f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d51d1fdec2844d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f4ba48d50e348d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red0bd3ee401345f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c69222f37264f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d51d1fdec2844d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>