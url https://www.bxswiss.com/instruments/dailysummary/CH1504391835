--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac2624a4073d4e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad1446dd96b0480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d51d1fdec2844d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ecbddcda7244c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c69222f37264f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d51d1fdec2844d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a19e0981fbc48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ecbddcda7244c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,046</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,034</x:t>
-[...404 lines deleted...]
-          <x:t>0,011</x:t>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>