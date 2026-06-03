--- v4 (2026-04-24)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad1446dd96b0480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7047b8df3b614524" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ecbddcda7244c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96b8e35786d949ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a19e0981fbc48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ecbddcda7244c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1139f8a4c08441cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96b8e35786d949ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,118</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>