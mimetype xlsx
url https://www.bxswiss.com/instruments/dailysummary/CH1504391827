--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23904859885476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2810c13ac7c54751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7966ce4583d4191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra43960b94aa64d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ce25608247c4728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7966ce4583d4191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62db76729cf449aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra43960b94aa64d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,072</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,064</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,059</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,064</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,062</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,052</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,053</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,044</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,042</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,038</x:t>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>