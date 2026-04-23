--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2810c13ac7c54751" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c3436e5c494ea9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra43960b94aa64d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bee62f63cb44b2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62db76729cf449aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra43960b94aa64d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1251739be34c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bee62f63cb44b2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,038</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>0,011</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>