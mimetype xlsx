--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c3436e5c494ea9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2988986f018a4e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bee62f63cb44b2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d81c406c4c402b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1251739be34c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bee62f63cb44b2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01dfc8bc9e7641e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d81c406c4c402b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>