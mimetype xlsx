--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2988986f018a4e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73f124351cdd4017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d81c406c4c402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2a5ec2d183e4c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01dfc8bc9e7641e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d81c406c4c402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8377482f36f4146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2a5ec2d183e4c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,196</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,176</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>0,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>