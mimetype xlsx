--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ecd16bcb5fe4299" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f69bf9b5d941ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R978e1d386f804acc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec102239827e4d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8237784644184dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R978e1d386f804acc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2cfe16871e409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec102239827e4d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,078</x:t>
-[...26 lines deleted...]
-          <x:t>0,070</x:t>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,060</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,064</x:t>
-[...53 lines deleted...]
-          <x:t>0,068</x:t>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,060</x:t>
-[...16 lines deleted...]
-          <x:t>0,053</x:t>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>