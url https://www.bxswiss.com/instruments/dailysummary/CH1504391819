--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f69bf9b5d941ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2103fa53671d4f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec102239827e4d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87be52b780584921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d2cfe16871e409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec102239827e4d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8764d0ea6ba04537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87be52b780584921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>0,013</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>