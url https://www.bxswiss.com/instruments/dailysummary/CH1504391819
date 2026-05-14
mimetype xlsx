--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2103fa53671d4f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc2042ed407484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87be52b780584921"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7324973640e54b05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8764d0ea6ba04537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87be52b780584921" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ac64a99a46422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7324973640e54b05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>