--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc2042ed407484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2a8757b28d4fdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7324973640e54b05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe45a81a1c644e2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ac64a99a46422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7324973640e54b05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34804ef67b994441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe45a81a1c644e2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>