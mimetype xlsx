--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b0095bb95a4bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34750586cc4f4cea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9258c26bb5ce4f3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb14d9567481a4f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21354e18951043be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9258c26bb5ce4f3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc230fbcf18e44a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb14d9567481a4f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,076</x:t>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,076</x:t>
-[...60 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>