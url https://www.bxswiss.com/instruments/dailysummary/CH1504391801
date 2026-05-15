--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34750586cc4f4cea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaae7f15753b419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb14d9567481a4f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a09d1614cf4ce7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc230fbcf18e44a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb14d9567481a4f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6220502de8264501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a09d1614cf4ce7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,031</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>0,016</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>