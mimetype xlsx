--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaae7f15753b419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a9732cabd54ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a09d1614cf4ce7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b75189234714fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6220502de8264501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a09d1614cf4ce7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racd55f2989914355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b75189234714fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>