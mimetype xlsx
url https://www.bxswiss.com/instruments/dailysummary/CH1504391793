--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72fef77939ce4a38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R779b1ce9b4a54281" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb725e7512a4e4b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf1fb0b1a1d14ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64362d9abe2f4747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb725e7512a4e4b41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra56fad0a421d4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf1fb0b1a1d14ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,132</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,124</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>