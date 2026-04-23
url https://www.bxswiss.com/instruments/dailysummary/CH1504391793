--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R779b1ce9b4a54281" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1dcdcee901a42bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf1fb0b1a1d14ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda5db2befa864809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra56fad0a421d4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf1fb0b1a1d14ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc24c37fcff2b42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda5db2befa864809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,047</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,047</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,039</x:t>
-[...252 lines deleted...]
-          <x:t>0,018</x:t>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>