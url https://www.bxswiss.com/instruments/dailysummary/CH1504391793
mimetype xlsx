--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1dcdcee901a42bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96e6a425c2c4549" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda5db2befa864809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb77bc893c454ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc24c37fcff2b42d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda5db2befa864809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb138f26a3db741c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb77bc893c454ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,042</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,036</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>