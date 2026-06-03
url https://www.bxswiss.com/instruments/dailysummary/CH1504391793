--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96e6a425c2c4549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3d28c8f861449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb77bc893c454ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79e9fd5865914b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb138f26a3db741c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb77bc893c454ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd85b4aa578f24b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79e9fd5865914b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>