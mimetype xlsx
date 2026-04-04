--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c7c46a6c9648cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6d91814f0542af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a1262e8cb148e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de7889a295a46d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6f391bfb04417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a1262e8cb148e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e36ae68fb31458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de7889a295a46d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,170</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,154</x:t>
-[...124 lines deleted...]
-          <x:t>0,142</x:t>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,130</x:t>
-[...33 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,112</x:t>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,098</x:t>
-[...87 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,089</x:t>
-[...97 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,073</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>