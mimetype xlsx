--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6d91814f0542af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff0328ec7e740a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0de7889a295a46d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4095730274b409c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e36ae68fb31458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0de7889a295a46d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e38b3adbb694028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4095730274b409c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>0,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>