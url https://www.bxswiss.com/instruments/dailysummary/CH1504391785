--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff0328ec7e740a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bdd304560b74436" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4095730274b409c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c73104f82744f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e38b3adbb694028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4095730274b409c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddcd197cb9124bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c73104f82744f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>