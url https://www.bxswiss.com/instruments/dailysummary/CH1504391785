--- v6 (2026-05-14)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bdd304560b74436" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1439ab18124b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c73104f82744f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa45b4ef5254ec4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddcd197cb9124bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c73104f82744f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20a985dc731648d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa45b4ef5254ec4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>