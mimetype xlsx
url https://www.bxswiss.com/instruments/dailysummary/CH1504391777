--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf03c5a948d284b83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e88a727c54f4b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3898e059d923479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b7521233294db2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62cfe2510e3e49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3898e059d923479b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb789703e73234e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b7521233294db2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,182</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,170</x:t>
-[...232 lines deleted...]
-          <x:t>0,152</x:t>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,138</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,134</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>