--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e88a727c54f4b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd176aed2cf4406" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b7521233294db2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c04d82363634e61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb789703e73234e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b7521233294db2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaed45c2b90246a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c04d82363634e61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,148</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>0,024</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>