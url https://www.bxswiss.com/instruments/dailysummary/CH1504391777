--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd176aed2cf4406" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e3220d73734af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c04d82363634e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb28cb51603df4e20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaed45c2b90246a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c04d82363634e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e70b900c7542fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb28cb51603df4e20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>