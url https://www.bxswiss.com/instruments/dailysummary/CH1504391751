--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75daafe9ba204af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e439fd312f4379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R138440067c2248e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c7eb1dc653c4a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf7f8db700fb4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R138440067c2248e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65492a538ea4419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c7eb1dc653c4a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,252</x:t>
-[...134 lines deleted...]
-          <x:t>0,263</x:t>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,218</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,182</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,154</x:t>
-[...92 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
-[...80 lines deleted...]
-          <x:t>0,170</x:t>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,146</x:t>
-[...26 lines deleted...]
-          <x:t>0,134</x:t>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>