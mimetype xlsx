--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e439fd312f4379" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0de47b68fdba4eee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c7eb1dc653c4a60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228bf80bf6da467a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65492a538ea4419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c7eb1dc653c4a60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7937df4789104cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228bf80bf6da467a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,188</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,168</x:t>
-[...593 lines deleted...]
-          <x:t>0,033</x:t>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>