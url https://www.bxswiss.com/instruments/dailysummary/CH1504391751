--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0de47b68fdba4eee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eaaaec0f9d9470a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228bf80bf6da467a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fce963d018c465b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7937df4789104cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228bf80bf6da467a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd96d7aea8aeb4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fce963d018c465b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,073</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,120</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>