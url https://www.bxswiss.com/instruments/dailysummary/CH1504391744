--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47bd4e0922bf4196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fff3a907691404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8cd44bc436c4e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6451fb8ddcbf4a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a13891050af47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8cd44bc436c4e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebeafa1197fa4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6451fb8ddcbf4a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>0,184</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>