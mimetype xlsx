--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fff3a907691404f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f80f543e5ad423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6451fb8ddcbf4a54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ec51bd9a3a14646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebeafa1197fa4aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6451fb8ddcbf4a54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d7332a5071e41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ec51bd9a3a14646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,252</x:t>
-[...576 lines deleted...]
-          <x:t>0,040</x:t>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>