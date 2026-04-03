--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re92f802dec3846c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51926c1b38ef4a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2027c08a83f46f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R060523aa399b44c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R517a2c79d65d4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2027c08a83f46f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62db1ea2f90d4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R060523aa399b44c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,342</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,312</x:t>
-[...43 lines deleted...]
-          <x:t>0,272</x:t>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,326</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,286</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>