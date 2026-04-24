--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51926c1b38ef4a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra21dd4c6cd784b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R060523aa399b44c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ec0ac184dc34552"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62db1ea2f90d4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R060523aa399b44c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bde82bca26a4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ec0ac184dc34552" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,218</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,296</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,344</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>0,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>