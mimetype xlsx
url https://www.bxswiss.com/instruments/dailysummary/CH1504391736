--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra21dd4c6cd784b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6676a116fd0747a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ec0ac184dc34552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R902982fe96da4bdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bde82bca26a4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ec0ac184dc34552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R539890c472a047ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R902982fe96da4bdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,114</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,112</x:t>
-[...38 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,188</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>