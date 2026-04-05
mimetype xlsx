--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512bdbb5899d41fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1581310c47b34114" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4fe60e93c84b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R386f045a395b48ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f822edeb8d9486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4fe60e93c84b02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re13ae3b61dda4bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R386f045a395b48ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,332</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,346</x:t>
-[...16 lines deleted...]
-          <x:t>0,324</x:t>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,292</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,266</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,294</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,282</x:t>
-[...87 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>0,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>