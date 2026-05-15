--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1581310c47b34114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed70734bcb54128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R386f045a395b48ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b427545a1ed411b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re13ae3b61dda4bf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R386f045a395b48ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R074ec8e28df14bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b427545a1ed411b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,264</x:t>
-[...360 lines deleted...]
-          <x:t>0,063</x:t>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>