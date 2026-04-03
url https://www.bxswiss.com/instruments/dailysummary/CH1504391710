--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b7e1f466ed54742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf788ff52f04b8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra47210dcb5b74424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff14319fd5c04808"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774a2befa0bd49be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra47210dcb5b74424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893bc028e0794b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff14319fd5c04808" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,614</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,392</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,358</x:t>
-[...117 lines deleted...]
-          <x:t>0,290</x:t>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>