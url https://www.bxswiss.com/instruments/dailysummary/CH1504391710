--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf788ff52f04b8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe5b165ed80f4b99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff14319fd5c04808"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb49298e960b4db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893bc028e0794b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff14319fd5c04808" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3959ec03f1494aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb49298e960b4db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,386</x:t>
-[...603 lines deleted...]
-          <x:t>0,081</x:t>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>