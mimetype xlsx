--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe5b165ed80f4b99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84bb57d7997649d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb49298e960b4db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11247f1e7e4141b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3959ec03f1494aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb49298e960b4db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a16c3767c594e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11247f1e7e4141b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,214</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,294</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>