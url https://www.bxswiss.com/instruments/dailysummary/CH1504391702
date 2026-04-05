--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00aa4e9e97fc4b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8da5868e413418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5300bdb306234464"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0295c65bac5b4e29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a6a79c27294115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5300bdb306234464" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e73d71788f04972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0295c65bac5b4e29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,460</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,512</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,426</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,356</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>0,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,376</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>