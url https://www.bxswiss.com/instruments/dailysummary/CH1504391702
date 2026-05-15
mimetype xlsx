--- v3 (2026-04-05)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8da5868e413418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0da8fc1de84557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0295c65bac5b4e29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5da5112b58403a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e73d71788f04972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0295c65bac5b4e29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R644221c2c124490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5da5112b58403a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,256</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,202</x:t>
-[...242 lines deleted...]
-          <x:t>0,101</x:t>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>