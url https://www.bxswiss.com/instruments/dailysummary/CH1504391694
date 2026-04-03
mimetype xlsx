--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1252666eec442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a49e3df1028471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f88797040d04ec4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e67f5ac35964d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b834fde104a40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f88797040d04ec4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e0992e34a8488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e67f5ac35964d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,594</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,652</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,598</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,608</x:t>
-[...43 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,626</x:t>
-[...198 lines deleted...]
-          <x:t>0,418</x:t>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>