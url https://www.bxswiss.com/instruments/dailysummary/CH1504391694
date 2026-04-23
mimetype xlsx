--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a49e3df1028471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6776aaff214c14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e67f5ac35964d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbff0407868624f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e0992e34a8488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e67f5ac35964d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73c1382807af4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbff0407868624f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,434</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,566</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>0,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>