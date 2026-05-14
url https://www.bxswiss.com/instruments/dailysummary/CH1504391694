--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6776aaff214c14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24bf73d2cfdc4716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbff0407868624f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d9a2c3394164df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73c1382807af4611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbff0407868624f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R442f105566d444cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d9a2c3394164df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,282</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,232</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,460</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>