--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R778e68486d1342ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0c25f70e4648d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28ba736405149c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R532446f1b8ad4e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbab2022a3114baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28ba736405149c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ac318fcba5479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R532446f1b8ad4e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>0,498</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>