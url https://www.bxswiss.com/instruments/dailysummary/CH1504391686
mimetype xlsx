--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a0c25f70e4648d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86bf5415ed614d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R532446f1b8ad4e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd29a6d1b142c4fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4ac318fcba5479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R532446f1b8ad4e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34796c55b56144e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd29a6d1b142c4fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>