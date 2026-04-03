--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7fcdf791c7841d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46d35e5e26e4999" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c451baa88e41cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e5f3f453acf4ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfccbbae0ff604c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c451baa88e41cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1a51c3232c4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e5f3f453acf4ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,872</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,802</x:t>
-[...38 lines deleted...]
-          <x:t>0,680</x:t>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,572</x:t>
-[...92 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,748</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,648</x:t>
-[...26 lines deleted...]
-          <x:t>0,588</x:t>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>