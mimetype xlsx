--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46d35e5e26e4999" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f07be59aa14504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e5f3f453acf4ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3784499364ac4fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1a51c3232c4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e5f3f453acf4ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e08785a022e4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3784499364ac4fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,642</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>0,212</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>