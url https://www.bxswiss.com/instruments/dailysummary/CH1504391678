--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f07be59aa14504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf73bc61171b4396" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3784499364ac4fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0971c3d401d4573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e08785a022e4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3784499364ac4fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb25fcec757c432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0971c3d401d4573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>