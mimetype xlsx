--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a8dbe5eab35461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dafb4ad85a74d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0551441e4a4a41a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb669660faae94e42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdccd6264b1604b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0551441e4a4a41a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fa97596db66459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb669660faae94e42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,940</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,688</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>0,816</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,664</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>