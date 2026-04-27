--- v4 (2026-04-05)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dafb4ad85a74d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8697008ccf4575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb669660faae94e42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re258e5a893d344aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fa97596db66459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb669660faae94e42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2cc4c08d5d64eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re258e5a893d344aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,676</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,660</x:t>
-[...490 lines deleted...]
-          <x:t>0,268</x:t>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>