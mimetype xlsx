--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0438f0231f334d26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R733dd5539c8d4e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76314e3979184361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2250fb6479c64023"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e773e18f8854942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76314e3979184361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf42a7e5787274cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2250fb6479c64023" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,130</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,050</x:t>
-[...43 lines deleted...]
-          <x:t>0,950</x:t>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,900</x:t>
-[...70 lines deleted...]
-          <x:t>1,156</x:t>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,038</x:t>
-[...134 lines deleted...]
-          <x:t>0,798</x:t>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>