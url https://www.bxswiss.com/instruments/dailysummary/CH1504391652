--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R733dd5539c8d4e7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05aa856071344abf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2250fb6479c64023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3da67a56bfe4f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf42a7e5787274cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2250fb6479c64023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc22a02a244f14cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3da67a56bfe4f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,892</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,724</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>0,336</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>