--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05aa856071344abf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6cb9afee8d64c38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3da67a56bfe4f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7a1c9a148b744b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc22a02a244f14cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3da67a56bfe4f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4780bc1b3ac045d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7a1c9a148b744b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>