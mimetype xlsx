--- v2 (2026-03-16)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R201fa877028440c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725e7aa2267d4d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78635a6f3bbf4fad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R683ad23d06de4806"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f6aedd610f46bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78635a6f3bbf4fad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe3660abafee4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R683ad23d06de4806" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>1,258</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,276</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,188</x:t>
-[...249 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>0,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,920</x:t>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>