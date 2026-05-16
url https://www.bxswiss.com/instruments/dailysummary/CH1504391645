--- v3 (2026-04-05)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R725e7aa2267d4d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7251039c4746dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R683ad23d06de4806"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re379c557256942fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe3660abafee4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R683ad23d06de4806" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c07bfb92a9f4d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re379c557256942fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1,332</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,180</x:t>
-[...431 lines deleted...]
-          <x:t>0,416</x:t>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>