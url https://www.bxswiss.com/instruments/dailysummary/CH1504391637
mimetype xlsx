--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3baa2794cb44dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56ec395d895c426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd7c6e00bee84e1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcaf18d95b784518"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b44ecde31b241f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd7c6e00bee84e1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad1fc2709a6420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcaf18d95b784518" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,430</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,220</x:t>
-[...97 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,024</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>1,052</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>