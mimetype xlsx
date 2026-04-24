--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56ec395d895c426e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcae25ba70434a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcaf18d95b784518"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R805f6f57c6524cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbad1fc2709a6420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcaf18d95b784518" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c9916309b2e4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R805f6f57c6524cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>1,028</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,044</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,164</x:t>
-[...333 lines deleted...]
-          <x:t>0,508</x:t>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>