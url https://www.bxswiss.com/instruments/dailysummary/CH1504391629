--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe2ceaee77c24637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re156abc6bc144576" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47367fdb1bf94a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3839f07a8e9b469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ddc8637a244c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47367fdb1bf94a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037298dfffca4e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3839f07a8e9b469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,870</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,578</x:t>
-[...75 lines deleted...]
-          <x:t>1,134</x:t>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,316</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>1,194</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>