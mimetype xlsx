--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re156abc6bc144576" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4edeb872c584a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3839f07a8e9b469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d3c3eeb79064699"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037298dfffca4e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3839f07a8e9b469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac93cdfe4fb548bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d3c3eeb79064699" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,060</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,956</x:t>
-[...6 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,026</x:t>
-[...21 lines deleted...]
-          <x:t>0,648</x:t>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,638</x:t>
-[...220 lines deleted...]
-          <x:t>0,612</x:t>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>