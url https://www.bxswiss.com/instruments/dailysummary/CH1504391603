--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd150ddf743484119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2539984ccd924da2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10051a11b85d4e15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b6b6cb36274359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf426f8f13c604852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10051a11b85d4e15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9dd9a7898c74e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b6b6cb36274359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>1,948</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,840</x:t>
-[...16 lines deleted...]
-          <x:t>1,880</x:t>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,790</x:t>
-[...43 lines deleted...]
-          <x:t>1,984</x:t>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,584</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>13.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,506</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>1,506</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>