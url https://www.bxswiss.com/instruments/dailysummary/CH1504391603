--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2539984ccd924da2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ca51cb2812e4484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b6b6cb36274359"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8399cc1350de4c72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9dd9a7898c74e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b6b6cb36274359" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1352c61851134386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8399cc1350de4c72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,064</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>1,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,426</x:t>
-[...328 lines deleted...]
-          <x:t>0,858</x:t>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>