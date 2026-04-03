--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09eb42c952b74f8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e39d40034574e91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5de864f3e806477a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bb2781489b24868"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf7c0a9a1674d0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5de864f3e806477a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506cec934de3496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bb2781489b24868" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>