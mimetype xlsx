--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e39d40034574e91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d45e60520364b62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bb2781489b24868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R343eaca271414727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506cec934de3496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bb2781489b24868" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc2828d2943a4856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R343eaca271414727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,068</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,974</x:t>
-[...237 lines deleted...]
-          <x:t>1,634</x:t>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...370 lines deleted...]
-          <x:t>1,000</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>