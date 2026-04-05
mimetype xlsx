--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16d491b3ed454167" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a494d348fb94cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4ae41fdae5b4cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1530ef0b7cd4196"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a95f03c89f4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4ae41fdae5b4cfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2437ba83e0df48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1530ef0b7cd4196" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,264</x:t>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,166</x:t>
-[...242 lines deleted...]
-          <x:t>1,854</x:t>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>