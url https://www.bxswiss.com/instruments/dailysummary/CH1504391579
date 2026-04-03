--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01a1399ad2434f0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9668bf922a4cc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29b101ed90b74901"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c481e04053f44d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6894b53c5104806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29b101ed90b74901" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf248876470c1406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c481e04053f44d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>