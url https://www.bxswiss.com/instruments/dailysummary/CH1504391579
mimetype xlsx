--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9668bf922a4cc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4c2eb4fc9c48a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c481e04053f44d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd4733c8e7334bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf248876470c1406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c481e04053f44d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R745970cbe2044113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd4733c8e7334bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on NASDAQ-100 Index®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504391579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>2,612</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,614</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>1,316</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>